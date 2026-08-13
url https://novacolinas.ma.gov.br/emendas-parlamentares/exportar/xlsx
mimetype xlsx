--- v0 (2026-06-27)
+++ v1 (2026-08-13)
@@ -12,157 +12,187 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
   <si>
     <t>EMENDAS PARLAMENTARES</t>
   </si>
   <si>
+    <t>► PEDRO LUCAS FERNANDES — Nº 202641250005/2026</t>
+  </si>
+  <si>
+    <t>Parlamentar</t>
+  </si>
+  <si>
+    <t>Número/Ano</t>
+  </si>
+  <si>
+    <t>Convênio</t>
+  </si>
+  <si>
+    <t>Tipo</t>
+  </si>
+  <si>
+    <t>Objeto</t>
+  </si>
+  <si>
+    <t>Origem</t>
+  </si>
+  <si>
+    <t>Situação</t>
+  </si>
+  <si>
+    <t>Forma de Repasse</t>
+  </si>
+  <si>
+    <t>Vl. Previsto</t>
+  </si>
+  <si>
+    <t>Vl. Repassado</t>
+  </si>
+  <si>
+    <t>PEDRO LUCAS FERNANDES</t>
+  </si>
+  <si>
+    <t>202641250005/2026</t>
+  </si>
+  <si>
+    <t>INDIVIDUAL</t>
+  </si>
+  <si>
+    <t>Transferencia especial referente a emenda 202641250005-PEDRO LUCAS FERNANDES ao ente 01608768000105 - MUNICIPIO DE NOVA...</t>
+  </si>
+  <si>
+    <t>Federal</t>
+  </si>
+  <si>
+    <t>Em execução</t>
+  </si>
+  <si>
+    <t>Transferência Especial</t>
+  </si>
+  <si>
+    <t>R$ 995.000,00</t>
+  </si>
+  <si>
+    <t>Nº/Ano</t>
+  </si>
+  <si>
+    <t>Data</t>
+  </si>
+  <si>
+    <t>19/06/2026</t>
+  </si>
+  <si>
+    <t>Função de Governo</t>
+  </si>
+  <si>
+    <t>ENCARGOS ESPECIAS</t>
+  </si>
+  <si>
+    <t>Localidade</t>
+  </si>
+  <si>
+    <t>MUNICIPIO DE NOVA COLINAS</t>
+  </si>
+  <si>
+    <t>Valor Previsto</t>
+  </si>
+  <si>
+    <t>Valor Repassado</t>
+  </si>
+  <si>
+    <t>Valor Empenhado</t>
+  </si>
+  <si>
+    <t>R$ 0,00</t>
+  </si>
+  <si>
+    <t>Valor Liquidado</t>
+  </si>
+  <si>
+    <t>Valor Pago</t>
+  </si>
+  <si>
+    <t>Exec. Financeira</t>
+  </si>
+  <si>
+    <t>0,0%</t>
+  </si>
+  <si>
+    <t>Transferencia especial referente a emenda 202641250005-PEDRO LUCAS FERNANDES ao ente 01608768000105 - MUNICIPIO DE NOVA COLINAS</t>
+  </si>
+  <si>
     <t>► ELIZIANE GAMA — Nº 202541390008/2025</t>
   </si>
   <si>
-    <t>Parlamentar</t>
-[...28 lines deleted...]
-  <si>
     <t>ELIZIANE GAMA</t>
   </si>
   <si>
     <t>202541390008/2025</t>
   </si>
   <si>
     <t>MPENHO PARA ATENDER A PORTARIA 7517 DE 10072025 PROPOSTA 36000653597202500 EMENDA 41390008</t>
   </si>
   <si>
-    <t>Federal</t>
-[...4 lines deleted...]
-  <si>
     <t>Fundo a Fundo</t>
   </si>
   <si>
     <t>R$ 300.000,00</t>
   </si>
   <si>
-    <t>Nº/Ano</t>
-[...4 lines deleted...]
-  <si>
     <t>27/05/2026</t>
   </si>
   <si>
-    <t>Função de Governo</t>
-[...29 lines deleted...]
-    <t>0,0%</t>
+    <t>SAÚDE</t>
   </si>
   <si>
     <t>► PEDRO LUCAS FERNANDES — Nº 202641250006/2026</t>
   </si>
   <si>
-    <t>PEDRO LUCAS FERNANDES</t>
-[...1 lines deleted...]
-  <si>
     <t>202641250006/2026</t>
   </si>
   <si>
     <t>Individual</t>
   </si>
   <si>
     <t>EMPENHO PARA ATENDER A PORTARIA 10781 DE 10/04/2026 - PROPOSTA 36000771473202600 - EMENDA 202641250006 DE PEDRO LUCAS FE...</t>
   </si>
   <si>
     <t>R$ 1.000.000,00</t>
   </si>
   <si>
     <t>06/05/2026</t>
   </si>
   <si>
     <t>Saúde</t>
   </si>
   <si>
     <t>EMPENHO PARA ATENDER A PORTARIA 10781 DE 10/04/2026 - PROPOSTA 36000771473202600 - EMENDA 202641250006 DE PEDRO LUCAS FERNANDES</t>
   </si>
   <si>
     <t>► ELIZIANE GAMA — Nº 202541390007/2025</t>
   </si>
   <si>
     <t>202541390007/2025</t>
@@ -182,80 +212,188 @@
   <si>
     <t>► BANCADA DO MARANHAO — Nº 202571110002/2025</t>
   </si>
   <si>
     <t>BANCADA DO MARANHAO</t>
   </si>
   <si>
     <t>202571110002/2025</t>
   </si>
   <si>
     <t>Emenda de Bancada</t>
   </si>
   <si>
     <t>EMPENHO PARA ATENDER A PORTARIA 8274 DE 30/09/2025 - PROPOSTA 36000700672202500 - EMENDA 202571110002 DE BANCADA DO MARA...</t>
   </si>
   <si>
     <t>R$ 827.708,00</t>
   </si>
   <si>
     <t>30/09/2025</t>
   </si>
   <si>
     <t>SAUDE</t>
   </si>
   <si>
+    <t>NOVA COLINAS</t>
+  </si>
+  <si>
     <t>EMPENHO PARA ATENDER A PORTARIA 8274 DE 30/09/2025 - PROPOSTA 36000700672202500 - EMENDA 202571110002 DE BANCADA DO MARANHAO - SOLICITANTE: 7111</t>
   </si>
   <si>
     <t>► PEDRO LUCAS FERNANDES — Nº 202541250001/2025</t>
   </si>
   <si>
     <t>202541250001/2025</t>
   </si>
   <si>
-    <t>INDIVIDUAL</t>
-[...1 lines deleted...]
-  <si>
     <t>TRANSFERENCIA ESPECIAL REFERENTE A EMENDA 202541250001-PEDRO LUCAS FERNANDES AO ENTE 01608768000105 - MUNICIPIO DE NOVA...</t>
   </si>
   <si>
-    <t>Transferência Especial</t>
-[...1 lines deleted...]
-  <si>
     <t>R$ 990.000,00</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>INFRAESTRUTURA</t>
   </si>
   <si>
+    <t>R$ 548.697,64</t>
+  </si>
+  <si>
+    <t>55,4%</t>
+  </si>
+  <si>
     <t>TRANSFERENCIA ESPECIAL REFERENTE A EMENDA 202541250001-PEDRO LUCAS FERNANDES AO ENTE 01608768000105 - MUNICIPIO DE NOVA COLINAS</t>
   </si>
   <si>
+    <t>EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 1460 | Data: 18/06/2026 | Vl. Empenhado: R$ 198.515,74 | Vl. Liquidado: R$ 198.515,74 | Vl. Pago: R$ 198.515,74</t>
+  </si>
+  <si>
+    <t>Favorecido</t>
+  </si>
+  <si>
+    <t>CPF/CNPJ</t>
+  </si>
+  <si>
+    <t>Nat. Despesa</t>
+  </si>
+  <si>
+    <t>Fonte</t>
+  </si>
+  <si>
+    <t>Programa / Ação</t>
+  </si>
+  <si>
+    <t>Modalidade Lic.</t>
+  </si>
+  <si>
+    <t>Nº Contrato</t>
+  </si>
+  <si>
+    <t>Saldo</t>
+  </si>
+  <si>
+    <t>RIO NEVES LOCACAO, SERVICOS E CONSTRUCOES LTDА</t>
+  </si>
+  <si>
+    <t>13.500.739/0001-04</t>
+  </si>
+  <si>
+    <t>4.4.90.51.99</t>
+  </si>
+  <si>
+    <t>01</t>
+  </si>
+  <si>
+    <t>2600 / 1026</t>
+  </si>
+  <si>
+    <t>ADESAO ATA DE REGISTRO DE PRECO</t>
+  </si>
+  <si>
+    <t>035/3036</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresas para prestação de serviços para pavimentação de estradas vicinais no município de Nova Colinas - MA,</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 1460 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº Nota Fiscal</t>
+  </si>
+  <si>
+    <t>Data Liquidação</t>
+  </si>
+  <si>
+    <t>22/06/2026</t>
+  </si>
+  <si>
+    <t>R$ 198.515,74</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 1460 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº OB</t>
+  </si>
+  <si>
+    <t>Data Pagamento</t>
+  </si>
+  <si>
+    <t>Pago</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 1568 | Data: 03/06/2026 | Vl. Empenhado: R$ 350.181,90 | Vl. Liquidado: R$ 350.181,90 | Vl. Pago: R$ 350.181,90</t>
+  </si>
+  <si>
+    <t>1004 / 1026</t>
+  </si>
+  <si>
+    <t>032/2026</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 1568 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>03/07/2026</t>
+  </si>
+  <si>
+    <t>R$ 350.181,90</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 1568 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>01941</t>
+  </si>
+  <si>
     <t>EMPENHO PARA ATENDER A PORTARIA 7560 DE 14072025 PROPOSTA 36000653536202500 EMENDA 41390008</t>
   </si>
   <si>
     <t>R$ 200.000,00</t>
   </si>
   <si>
     <t>14/07/2025</t>
   </si>
   <si>
     <t>► CLEBER VERDE — Nº 202423880013/2024</t>
   </si>
   <si>
     <t>CLEBER VERDE</t>
   </si>
   <si>
     <t>202423880013/2024</t>
   </si>
   <si>
     <t>TRANSFERÊNCIA ESPECIAL REFERENTE À EMENDA 202423880013-CLEBER VERDE AO ENTE 01608768000105 - MUNICIPIO DE NOVA COLINAS</t>
   </si>
   <si>
     <t>R$ 750.000,00</t>
   </si>
   <si>
     <t>26/06/2024</t>
@@ -269,168 +407,123 @@
   <si>
     <t>202423880001/2024</t>
   </si>
   <si>
     <t>EMPENHO PARA ATENDER A PORTARIA 3592 DE 19042024 PROPOSTA 36000580080202400</t>
   </si>
   <si>
     <t>R$ 500.000,00</t>
   </si>
   <si>
     <t>22/04/2024</t>
   </si>
   <si>
     <t>► CLEBER VERDE / EMENDA 1 — Nº 202323880001/2023</t>
   </si>
   <si>
     <t>CLEBER VERDE / EMENDA 1</t>
   </si>
   <si>
     <t>202323880001/2023</t>
   </si>
   <si>
     <t>INCREMENTO TEMPORARIO AO CUSTEIO DOS SERVICOS DE ATENCAO PRIMARIA A SAUDE PARA CUMPRIMENTO DE METAS</t>
   </si>
   <si>
-    <t>Concluída</t>
-[...1 lines deleted...]
-  <si>
     <t>23/05/2023</t>
   </si>
   <si>
     <t>100,0%</t>
   </si>
   <si>
-    <t>EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS</t>
-[...1 lines deleted...]
-  <si>
     <t>EMPENHO Nº 2023NE452090 | Data: 23/05/2023 | Vl. Empenhado: R$ 500.000,00 | Vl. Liquidado: R$ 500.000,00 | Vl. Pago: R$ 500.000,00</t>
   </si>
   <si>
-    <t>Favorecido</t>
-[...22 lines deleted...]
-  <si>
     <t>11.848.497/0001-19</t>
   </si>
   <si>
     <t>Orçamento da Seguridade Social</t>
   </si>
   <si>
     <t>00 - RECURSOS ORDINARIOS</t>
   </si>
   <si>
     <t>5019 - ATENCAO PRIMARIA A SAUDE / 2E89 - INCREMENTO TEMPORARIO AO CUSTEIO DOS SERVICOS DE ATENCAO PRIMARIA A SAUDE PARA CUMPRIMENTO DE METAS</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Descrição:</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 2023NE452090 (1 registro(s))</t>
   </si>
   <si>
-    <t>Nº Nota Fiscal</t>
-[...4 lines deleted...]
-  <si>
     <t>2023NS037097</t>
   </si>
   <si>
     <t>06/06/2023</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 2023NE452090 (1 registro(s))</t>
   </si>
   <si>
-    <t>Nº OB</t>
-[...4 lines deleted...]
-  <si>
     <t>2023OB811971</t>
   </si>
   <si>
-    <t>Pago</t>
-[...1 lines deleted...]
-  <si>
     <t>► CLEBER VERDE — Nº 202223880007/2023</t>
   </si>
   <si>
     <t>202223880007/2023</t>
   </si>
   <si>
+    <t>1 - Transferência especial referente à emenda 202223880007-Cleber Verde ao ente 01608768000105 - MUNICIPIO DE NOVA COLIN...</t>
+  </si>
+  <si>
     <t>29/03/2023</t>
   </si>
   <si>
+    <t>1 - Transferência especial referente à emenda 202223880007-Cleber Verde ao ente 01608768000105 - MUNICIPIO DE NOVA COLINAS</t>
+  </si>
+  <si>
     <t>► BANCADA DO MARANHAO / EMENDA 4 — Nº 202271110004/2022</t>
   </si>
   <si>
     <t>BANCADA DO MARANHAO / EMENDA 4</t>
   </si>
   <si>
     <t>202271110004/2022</t>
   </si>
   <si>
     <t>BANCADA</t>
   </si>
   <si>
     <t>EMPENHO PARA ATENDER A PORTARIA 855 DE 14/04/2022 - PROPOSTA 36000436483202200</t>
   </si>
   <si>
     <t>09/06/2022</t>
-  </si>
-[...4 lines deleted...]
-    <t>NOVA COLINAS</t>
   </si>
   <si>
     <t>EMPENHO Nº 2022NE457056 | Data: 14/04/2022 | Vl. Empenhado: R$ 500.000,00 | Vl. Liquidado: R$ 500.000,00 | Vl. Pago: R$ 500.000,00</t>
   </si>
   <si>
     <t>41 - CONTRIBUIÇÕES</t>
   </si>
   <si>
     <t>1 - RECURSOS DO TESOURO - EXERCICIO CORRENTE</t>
   </si>
   <si>
     <t>41 - TRANSFERÊNCIAS A MUNICÍPIOS - FUNDO A FUNDO</t>
   </si>
   <si>
     <t>Descrição:EMPENHO PARA ATENDER A PORTARIA 855 DE 14/04/2022 - PROPOSTA 36000436483202200</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 2022NE457056 (1 registro(s))</t>
   </si>
   <si>
     <t>NÃO SE APLICA</t>
   </si>
   <si>
     <t>14/04/2022</t>
   </si>
@@ -968,54 +1061,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J159"/>
+  <dimension ref="A1:J199"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E159" sqref="E159"/>
+      <selection activeCell="E199" sqref="E199"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="4" t="s">
@@ -1035,2260 +1128,2788 @@
       </c>
       <c r="F3" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="3"/>
-      <c r="D4" s="3"/>
+      <c r="D4" s="3" t="s">
+        <v>14</v>
+      </c>
       <c r="E4" s="3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H4" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I4" s="6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J4" s="6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>5</v>
       </c>
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
       <c r="G6" t="s">
         <v>7</v>
       </c>
       <c r="H6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>23</v>
+      </c>
+      <c r="D7" t="s">
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C8" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F8" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G8" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H8" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" t="s">
         <v>30</v>
       </c>
-      <c r="B9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D9" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E9" t="s">
         <v>6</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="7"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F15" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G15" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I15" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J15" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H16" s="3" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="I16" s="6" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="J16" s="6" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B18" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C18" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D18" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E18" t="s">
         <v>5</v>
       </c>
       <c r="F18" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="G18" t="s">
         <v>7</v>
       </c>
       <c r="H18" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="C19" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D19" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="E19" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="F19" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="G19" t="s">
         <v>8</v>
       </c>
       <c r="H19" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B20" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C20" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D20" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E20" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F20" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G20" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H20" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B21" t="s">
         <v>30</v>
       </c>
-      <c r="B21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D21" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E21" t="s">
         <v>6</v>
       </c>
       <c r="F21" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="7"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F27" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G27" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H27" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I27" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J27" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H28" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I28" s="6" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="J28" s="6" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B30" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C30" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D30" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E30" t="s">
         <v>5</v>
       </c>
       <c r="F30" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G30" t="s">
         <v>7</v>
       </c>
       <c r="H30" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C31" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D31" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="E31" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="F31" t="s">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="G31" t="s">
         <v>8</v>
       </c>
       <c r="H31" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B32" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C32" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D32" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E32" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F32" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G32" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H32" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
+        <v>32</v>
+      </c>
+      <c r="B33" t="s">
         <v>30</v>
       </c>
-      <c r="B33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D33" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E33" t="s">
         <v>6</v>
       </c>
       <c r="F33" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="7"/>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="2" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E39" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F39" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G39" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H39" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I39" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J39" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="3" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="E40" s="3" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F40" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H40" s="3" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="I40" s="6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="J40" s="6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B42" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C42" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D42" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="E42" t="s">
         <v>5</v>
       </c>
       <c r="F42" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="G42" t="s">
         <v>7</v>
       </c>
       <c r="H42" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="C43" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D43" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="E43" t="s">
-        <v>23</v>
+        <v>25</v>
+      </c>
+      <c r="F43" t="s">
+        <v>57</v>
       </c>
       <c r="G43" t="s">
         <v>8</v>
       </c>
       <c r="H43" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B44" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C44" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D44" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E44" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F44" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G44" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H44" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B45" t="s">
         <v>30</v>
       </c>
-      <c r="B45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D45" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E45" t="s">
         <v>6</v>
       </c>
       <c r="F45" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="7"/>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50" s="2"/>
       <c r="C50" s="2"/>
       <c r="D50" s="2"/>
       <c r="E50" s="2"/>
       <c r="F50" s="2"/>
       <c r="G50" s="2"/>
       <c r="H50" s="2"/>
       <c r="I50" s="2"/>
       <c r="J50" s="2"/>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C51" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D51" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F51" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G51" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H51" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I51" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J51" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="3" t="s">
-        <v>34</v>
+        <v>59</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E52" s="3" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F52" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H52" s="3" t="s">
-        <v>61</v>
+        <v>18</v>
       </c>
       <c r="I52" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="J52" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B54" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C54" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D54" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E54" t="s">
         <v>5</v>
       </c>
       <c r="F54" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G54" t="s">
         <v>7</v>
       </c>
       <c r="H54" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
-        <v>61</v>
+        <v>18</v>
       </c>
       <c r="C55" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D55" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E55" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="F55" t="s">
-        <v>24</v>
+        <v>66</v>
       </c>
       <c r="G55" t="s">
         <v>8</v>
       </c>
       <c r="H55" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C56" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E56" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F56" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G56" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H56" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
+        <v>32</v>
+      </c>
+      <c r="B57" t="s">
         <v>30</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D57" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E57" t="s">
         <v>6</v>
       </c>
       <c r="F57" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="7"/>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="2" t="s">
-        <v>1</v>
+        <v>68</v>
       </c>
       <c r="B62" s="2"/>
       <c r="C62" s="2"/>
       <c r="D62" s="2"/>
       <c r="E62" s="2"/>
       <c r="F62" s="2"/>
       <c r="G62" s="2"/>
       <c r="H62" s="2"/>
       <c r="I62" s="2"/>
       <c r="J62" s="2"/>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B63" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C63" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D63" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E63" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F63" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G63" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H63" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I63" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J63" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>13</v>
+        <v>69</v>
       </c>
       <c r="C64" s="3"/>
-      <c r="D64" s="3"/>
+      <c r="D64" s="3" t="s">
+        <v>14</v>
+      </c>
       <c r="E64" s="3" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="F64" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G64" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H64" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I64" s="6" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="J64" s="6" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B66" t="s">
-        <v>13</v>
+        <v>69</v>
       </c>
       <c r="C66" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D66" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="E66" t="s">
         <v>5</v>
       </c>
+      <c r="F66" t="s">
+        <v>14</v>
+      </c>
       <c r="G66" t="s">
         <v>7</v>
       </c>
       <c r="H66" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C67" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D67" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="E67" t="s">
-        <v>23</v>
+        <v>25</v>
+      </c>
+      <c r="F67" t="s">
+        <v>26</v>
       </c>
       <c r="G67" t="s">
         <v>8</v>
       </c>
       <c r="H67" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B68" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="C68" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D68" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="E68" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F68" t="s">
-        <v>28</v>
+        <v>74</v>
       </c>
       <c r="G68" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H68" t="s">
-        <v>28</v>
+        <v>74</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B69" t="s">
-        <v>28</v>
+        <v>74</v>
       </c>
       <c r="C69" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D69" t="s">
-        <v>32</v>
+        <v>75</v>
       </c>
       <c r="E69" t="s">
         <v>6</v>
       </c>
       <c r="F69" t="s">
-        <v>66</v>
-[...3 lines deleted...]
-      <c r="A72" s="7"/>
+        <v>76</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10">
+      <c r="A71" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="B71" s="8"/>
+      <c r="C71" s="8"/>
+      <c r="D71" s="8"/>
+      <c r="E71" s="8"/>
+      <c r="F71" s="8"/>
+      <c r="G71" s="8"/>
+      <c r="H71" s="8"/>
+    </row>
+    <row r="73" spans="1:10">
+      <c r="A73" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="B73" s="9"/>
+      <c r="C73" s="9"/>
+      <c r="D73" s="9"/>
+      <c r="E73" s="9"/>
+      <c r="F73" s="9"/>
+      <c r="G73" s="9"/>
+      <c r="H73" s="9"/>
     </row>
     <row r="74" spans="1:10">
-      <c r="A74" s="2" t="s">
-[...10 lines deleted...]
-      <c r="J74" s="2"/>
+      <c r="A74" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="B74" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="C74" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="D74" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="E74" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="F74" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="G74" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="H74" s="11" t="s">
+        <v>86</v>
+      </c>
     </row>
     <row r="75" spans="1:10">
-      <c r="A75" s="4" t="s">
-[...17 lines deleted...]
-      <c r="G75" s="4" t="s">
+      <c r="A75" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="F75" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="G75" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="H75" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10">
+      <c r="A76" s="12" t="s">
+        <v>94</v>
+      </c>
+      <c r="B76" s="13"/>
+      <c r="C76" s="13"/>
+      <c r="D76" s="13"/>
+      <c r="E76" s="13"/>
+      <c r="F76" s="13"/>
+      <c r="G76" s="13"/>
+      <c r="H76" s="13"/>
+    </row>
+    <row r="78" spans="1:10">
+      <c r="A78" s="14" t="s">
+        <v>95</v>
+      </c>
+      <c r="B78" s="14"/>
+      <c r="C78" s="14"/>
+    </row>
+    <row r="79" spans="1:10">
+      <c r="A79" s="15" t="s">
+        <v>96</v>
+      </c>
+      <c r="B79" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="C79" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10">
+      <c r="A80" s="17">
+        <v>770</v>
+      </c>
+      <c r="B80" s="17" t="s">
+        <v>98</v>
+      </c>
+      <c r="C80" s="18" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10">
+      <c r="A82" s="19" t="s">
+        <v>100</v>
+      </c>
+      <c r="B82" s="19"/>
+      <c r="C82" s="19"/>
+      <c r="D82" s="19"/>
+      <c r="E82" s="19"/>
+    </row>
+    <row r="83" spans="1:10">
+      <c r="A83" s="20" t="s">
+        <v>101</v>
+      </c>
+      <c r="B83" s="20" t="s">
+        <v>102</v>
+      </c>
+      <c r="C83" s="20" t="s">
+        <v>79</v>
+      </c>
+      <c r="D83" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E83" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="H75" s="4" t="s">
-[...135 lines deleted...]
-      </c>
     </row>
     <row r="84" spans="1:10">
-      <c r="A84" s="7"/>
+      <c r="A84" s="22">
+        <v>1798</v>
+      </c>
+      <c r="B84" s="22" t="s">
+        <v>98</v>
+      </c>
+      <c r="C84" s="22" t="s">
+        <v>87</v>
+      </c>
+      <c r="D84" s="23" t="s">
+        <v>99</v>
+      </c>
+      <c r="E84" s="22" t="s">
+        <v>103</v>
+      </c>
     </row>
     <row r="86" spans="1:10">
-      <c r="A86" s="2" t="s">
-[...10 lines deleted...]
-      <c r="J86" s="2"/>
+      <c r="A86" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="B86" s="9"/>
+      <c r="C86" s="9"/>
+      <c r="D86" s="9"/>
+      <c r="E86" s="9"/>
+      <c r="F86" s="9"/>
+      <c r="G86" s="9"/>
+      <c r="H86" s="9"/>
     </row>
     <row r="87" spans="1:10">
-      <c r="A87" s="4" t="s">
-[...27 lines deleted...]
-        <v>11</v>
+      <c r="A87" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="B87" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="C87" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="D87" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="E87" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="F87" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="G87" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="H87" s="11" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="3" t="s">
-        <v>70</v>
+        <v>87</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="C88" s="3"/>
+        <v>88</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>89</v>
+      </c>
       <c r="D88" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="F88" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="G88" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="H88" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10">
+      <c r="A89" s="12" t="s">
+        <v>94</v>
+      </c>
+      <c r="B89" s="13"/>
+      <c r="C89" s="13"/>
+      <c r="D89" s="13"/>
+      <c r="E89" s="13"/>
+      <c r="F89" s="13"/>
+      <c r="G89" s="13"/>
+      <c r="H89" s="13"/>
+    </row>
+    <row r="91" spans="1:10">
+      <c r="A91" s="14" t="s">
+        <v>107</v>
+      </c>
+      <c r="B91" s="14"/>
+      <c r="C91" s="14"/>
+    </row>
+    <row r="92" spans="1:10">
+      <c r="A92" s="15" t="s">
+        <v>96</v>
+      </c>
+      <c r="B92" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="C92" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10">
+      <c r="A93" s="17">
+        <v>786</v>
+      </c>
+      <c r="B93" s="17" t="s">
+        <v>108</v>
+      </c>
+      <c r="C93" s="18" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10">
+      <c r="A95" s="19" t="s">
+        <v>110</v>
+      </c>
+      <c r="B95" s="19"/>
+      <c r="C95" s="19"/>
+      <c r="D95" s="19"/>
+      <c r="E95" s="19"/>
+    </row>
+    <row r="96" spans="1:10">
+      <c r="A96" s="20" t="s">
+        <v>101</v>
+      </c>
+      <c r="B96" s="20" t="s">
+        <v>102</v>
+      </c>
+      <c r="C96" s="20" t="s">
+        <v>79</v>
+      </c>
+      <c r="D96" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E96" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10">
+      <c r="A97" s="22" t="s">
+        <v>111</v>
+      </c>
+      <c r="B97" s="22" t="s">
+        <v>108</v>
+      </c>
+      <c r="C97" s="22" t="s">
+        <v>87</v>
+      </c>
+      <c r="D97" s="23" t="s">
+        <v>109</v>
+      </c>
+      <c r="E97" s="22" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10">
+      <c r="A100" s="7"/>
+    </row>
+    <row r="102" spans="1:10">
+      <c r="A102" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="E88" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G88" s="3" t="s">
+      <c r="B102" s="2"/>
+      <c r="C102" s="2"/>
+      <c r="D102" s="2"/>
+      <c r="E102" s="2"/>
+      <c r="F102" s="2"/>
+      <c r="G102" s="2"/>
+      <c r="H102" s="2"/>
+      <c r="I102" s="2"/>
+      <c r="J102" s="2"/>
+    </row>
+    <row r="103" spans="1:10">
+      <c r="A103" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B103" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C103" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D103" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E103" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F103" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G103" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H103" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I103" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J103" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10">
+      <c r="A104" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C104" s="3"/>
+      <c r="D104" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="F104" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H88" s="3" t="s">
+      <c r="G104" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="I88" s="6" t="s">
-[...13 lines deleted...]
-      <c r="C90" t="s">
+      <c r="H104" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="I104" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="J104" s="6" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10">
+      <c r="A106" t="s">
         <v>20</v>
       </c>
-      <c r="D90" t="s">
-[...2 lines deleted...]
-      <c r="E90" t="s">
+      <c r="B106" t="s">
+        <v>38</v>
+      </c>
+      <c r="C106" t="s">
+        <v>21</v>
+      </c>
+      <c r="D106" t="s">
+        <v>114</v>
+      </c>
+      <c r="E106" t="s">
         <v>5</v>
       </c>
-      <c r="F90" t="s">
-[...2 lines deleted...]
-      <c r="G90" t="s">
+      <c r="F106" t="s">
+        <v>14</v>
+      </c>
+      <c r="G106" t="s">
         <v>7</v>
       </c>
-      <c r="H90" t="s">
-[...4 lines deleted...]
-      <c r="A91" t="s">
+      <c r="H106" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10">
+      <c r="A107" t="s">
         <v>9</v>
       </c>
-      <c r="B91" t="s">
+      <c r="B107" t="s">
+        <v>40</v>
+      </c>
+      <c r="C107" t="s">
+        <v>23</v>
+      </c>
+      <c r="D107" t="s">
+        <v>50</v>
+      </c>
+      <c r="E107" t="s">
+        <v>25</v>
+      </c>
+      <c r="F107" t="s">
+        <v>26</v>
+      </c>
+      <c r="G107" t="s">
+        <v>8</v>
+      </c>
+      <c r="H107" t="s">
         <v>17</v>
       </c>
-      <c r="C91" t="s">
-[...2 lines deleted...]
-      <c r="D91" t="s">
+    </row>
+    <row r="108" spans="1:10">
+      <c r="A108" t="s">
+        <v>27</v>
+      </c>
+      <c r="B108" t="s">
+        <v>113</v>
+      </c>
+      <c r="C108" t="s">
+        <v>28</v>
+      </c>
+      <c r="D108" t="s">
+        <v>113</v>
+      </c>
+      <c r="E108" t="s">
+        <v>29</v>
+      </c>
+      <c r="F108" t="s">
+        <v>30</v>
+      </c>
+      <c r="G108" t="s">
+        <v>31</v>
+      </c>
+      <c r="H108" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10">
+      <c r="A109" t="s">
+        <v>32</v>
+      </c>
+      <c r="B109" t="s">
+        <v>30</v>
+      </c>
+      <c r="C109" t="s">
+        <v>33</v>
+      </c>
+      <c r="D109" t="s">
+        <v>34</v>
+      </c>
+      <c r="E109" t="s">
+        <v>6</v>
+      </c>
+      <c r="F109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10">
+      <c r="A112" s="7"/>
+    </row>
+    <row r="114" spans="1:10">
+      <c r="A114" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="B114" s="2"/>
+      <c r="C114" s="2"/>
+      <c r="D114" s="2"/>
+      <c r="E114" s="2"/>
+      <c r="F114" s="2"/>
+      <c r="G114" s="2"/>
+      <c r="H114" s="2"/>
+      <c r="I114" s="2"/>
+      <c r="J114" s="2"/>
+    </row>
+    <row r="115" spans="1:10">
+      <c r="A115" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B115" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C115" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D115" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E115" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F115" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G115" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H115" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I115" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J115" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10">
+      <c r="A116" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="B116" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="C116" s="3"/>
+      <c r="D116" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E116" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="F116" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G116" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H116" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I116" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="J116" s="6" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10">
+      <c r="A118" t="s">
+        <v>20</v>
+      </c>
+      <c r="B118" t="s">
+        <v>117</v>
+      </c>
+      <c r="C118" t="s">
+        <v>21</v>
+      </c>
+      <c r="D118" t="s">
+        <v>120</v>
+      </c>
+      <c r="E118" t="s">
+        <v>5</v>
+      </c>
+      <c r="F118" t="s">
+        <v>14</v>
+      </c>
+      <c r="G118" t="s">
+        <v>7</v>
+      </c>
+      <c r="H118" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10">
+      <c r="A119" t="s">
+        <v>9</v>
+      </c>
+      <c r="B119" t="s">
+        <v>18</v>
+      </c>
+      <c r="C119" t="s">
+        <v>23</v>
+      </c>
+      <c r="D119" t="s">
+        <v>121</v>
+      </c>
+      <c r="E119" t="s">
+        <v>25</v>
+      </c>
+      <c r="F119" t="s">
+        <v>26</v>
+      </c>
+      <c r="G119" t="s">
+        <v>8</v>
+      </c>
+      <c r="H119" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10">
+      <c r="A120" t="s">
+        <v>27</v>
+      </c>
+      <c r="B120" t="s">
+        <v>119</v>
+      </c>
+      <c r="C120" t="s">
+        <v>28</v>
+      </c>
+      <c r="D120" t="s">
+        <v>119</v>
+      </c>
+      <c r="E120" t="s">
+        <v>29</v>
+      </c>
+      <c r="F120" t="s">
+        <v>30</v>
+      </c>
+      <c r="G120" t="s">
+        <v>31</v>
+      </c>
+      <c r="H120" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10">
+      <c r="A121" t="s">
+        <v>32</v>
+      </c>
+      <c r="B121" t="s">
+        <v>30</v>
+      </c>
+      <c r="C121" t="s">
+        <v>33</v>
+      </c>
+      <c r="D121" t="s">
+        <v>34</v>
+      </c>
+      <c r="E121" t="s">
+        <v>6</v>
+      </c>
+      <c r="F121" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10">
+      <c r="A124" s="7"/>
+    </row>
+    <row r="126" spans="1:10">
+      <c r="A126" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="B126" s="2"/>
+      <c r="C126" s="2"/>
+      <c r="D126" s="2"/>
+      <c r="E126" s="2"/>
+      <c r="F126" s="2"/>
+      <c r="G126" s="2"/>
+      <c r="H126" s="2"/>
+      <c r="I126" s="2"/>
+      <c r="J126" s="2"/>
+    </row>
+    <row r="127" spans="1:10">
+      <c r="A127" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B127" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C127" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D127" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E127" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F127" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G127" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H127" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I127" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J127" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10">
+      <c r="A128" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="B128" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="C128" s="3"/>
+      <c r="D128" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E128" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="F128" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G128" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H128" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="E91" t="s">
-[...485 lines deleted...]
-        <v>15</v>
+      <c r="I128" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="J128" s="6" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="B130" t="s">
-        <v>61</v>
+        <v>123</v>
       </c>
       <c r="C130" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D130" t="s">
-        <v>75</v>
+        <v>126</v>
       </c>
       <c r="E130" t="s">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="F130" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="G130" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H130" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" t="s">
+        <v>9</v>
+      </c>
+      <c r="B131" t="s">
+        <v>40</v>
+      </c>
+      <c r="C131" t="s">
+        <v>23</v>
+      </c>
+      <c r="D131" t="s">
+        <v>50</v>
+      </c>
+      <c r="E131" t="s">
         <v>25</v>
       </c>
-      <c r="B131" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G131" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="H131" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" t="s">
+        <v>27</v>
+      </c>
+      <c r="B132" t="s">
+        <v>125</v>
+      </c>
+      <c r="C132" t="s">
+        <v>28</v>
+      </c>
+      <c r="D132" t="s">
+        <v>125</v>
+      </c>
+      <c r="E132" t="s">
+        <v>29</v>
+      </c>
+      <c r="F132" t="s">
         <v>30</v>
       </c>
-      <c r="B132" t="s">
-[...2 lines deleted...]
-      <c r="C132" t="s">
+      <c r="G132" t="s">
         <v>31</v>
       </c>
-      <c r="D132" t="s">
+      <c r="H132" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10">
+      <c r="A133" t="s">
         <v>32</v>
       </c>
-      <c r="E132" t="s">
+      <c r="B133" t="s">
+        <v>30</v>
+      </c>
+      <c r="C133" t="s">
+        <v>33</v>
+      </c>
+      <c r="D133" t="s">
+        <v>34</v>
+      </c>
+      <c r="E133" t="s">
         <v>6</v>
       </c>
-      <c r="F132"/>
-[...16 lines deleted...]
-      <c r="J137" s="2"/>
+      <c r="F133" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10">
+      <c r="A136" s="7"/>
     </row>
     <row r="138" spans="1:10">
-      <c r="A138" s="4" t="s">
+      <c r="A138" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B138" s="2"/>
+      <c r="C138" s="2"/>
+      <c r="D138" s="2"/>
+      <c r="E138" s="2"/>
+      <c r="F138" s="2"/>
+      <c r="G138" s="2"/>
+      <c r="H138" s="2"/>
+      <c r="I138" s="2"/>
+      <c r="J138" s="2"/>
+    </row>
+    <row r="139" spans="1:10">
+      <c r="A139" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B138" s="4" t="s">
+      <c r="B139" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C138" s="4" t="s">
+      <c r="C139" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D138" s="4" t="s">
+      <c r="D139" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E138" s="4" t="s">
+      <c r="E139" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F138" s="4" t="s">
+      <c r="F139" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G138" s="4" t="s">
+      <c r="G139" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H138" s="4" t="s">
+      <c r="H139" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I138" s="5" t="s">
+      <c r="I139" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J138" s="5" t="s">
+      <c r="J139" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="139" spans="1:10">
-[...19 lines deleted...]
-      <c r="H139" s="3" t="s">
+    <row r="140" spans="1:10">
+      <c r="A140" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="B140" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C140" s="3"/>
+      <c r="D140" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E140" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="F140" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G140" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="I139" s="6" t="s">
-[...27 lines deleted...]
-        <v>15</v>
+      <c r="H140" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="I140" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="J140" s="6" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="B142" t="s">
-        <v>17</v>
+        <v>129</v>
       </c>
       <c r="C142" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D142" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="E142" t="s">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="F142" t="s">
-        <v>124</v>
+        <v>14</v>
       </c>
       <c r="G142" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H142" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" t="s">
+        <v>9</v>
+      </c>
+      <c r="B143" t="s">
+        <v>40</v>
+      </c>
+      <c r="C143" t="s">
+        <v>23</v>
+      </c>
+      <c r="D143" t="s">
+        <v>50</v>
+      </c>
+      <c r="E143" t="s">
         <v>25</v>
       </c>
-      <c r="B143" t="s">
-[...2 lines deleted...]
-      <c r="C143" t="s">
+      <c r="F143" t="s">
         <v>26</v>
       </c>
-      <c r="D143" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G143" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="H143" t="s">
-        <v>79</v>
+        <v>17</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" t="s">
+        <v>27</v>
+      </c>
+      <c r="B144" t="s">
+        <v>125</v>
+      </c>
+      <c r="C144" t="s">
+        <v>28</v>
+      </c>
+      <c r="D144" t="s">
+        <v>125</v>
+      </c>
+      <c r="E144" t="s">
+        <v>29</v>
+      </c>
+      <c r="F144" t="s">
+        <v>125</v>
+      </c>
+      <c r="G144" t="s">
+        <v>31</v>
+      </c>
+      <c r="H144" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10">
+      <c r="A145" t="s">
+        <v>32</v>
+      </c>
+      <c r="B145" t="s">
+        <v>125</v>
+      </c>
+      <c r="C145" t="s">
+        <v>33</v>
+      </c>
+      <c r="D145" t="s">
+        <v>132</v>
+      </c>
+      <c r="E145" t="s">
+        <v>6</v>
+      </c>
+      <c r="F145" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10">
+      <c r="A147" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="B147" s="8"/>
+      <c r="C147" s="8"/>
+      <c r="D147" s="8"/>
+      <c r="E147" s="8"/>
+      <c r="F147" s="8"/>
+      <c r="G147" s="8"/>
+      <c r="H147" s="8"/>
+    </row>
+    <row r="149" spans="1:10">
+      <c r="A149" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="B149" s="9"/>
+      <c r="C149" s="9"/>
+      <c r="D149" s="9"/>
+      <c r="E149" s="9"/>
+      <c r="F149" s="9"/>
+      <c r="G149" s="9"/>
+      <c r="H149" s="9"/>
+    </row>
+    <row r="150" spans="1:10">
+      <c r="A150" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="B150" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="C150" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="D150" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="E150" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="F150" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="G150" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="H150" s="11" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10">
+      <c r="A151" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="B151" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="C151" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="D151" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="E151" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="F151" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="G151" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="H151" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="B144" t="s">
+    </row>
+    <row r="152" spans="1:10">
+      <c r="A152" s="12" t="s">
+        <v>139</v>
+      </c>
+      <c r="B152" s="13"/>
+      <c r="C152" s="13"/>
+      <c r="D152" s="13"/>
+      <c r="E152" s="13"/>
+      <c r="F152" s="13"/>
+      <c r="G152" s="13"/>
+      <c r="H152" s="13"/>
+    </row>
+    <row r="154" spans="1:10">
+      <c r="A154" s="14" t="s">
+        <v>140</v>
+      </c>
+      <c r="B154" s="14"/>
+      <c r="C154" s="14"/>
+    </row>
+    <row r="155" spans="1:10">
+      <c r="A155" s="15" t="s">
+        <v>96</v>
+      </c>
+      <c r="B155" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="C155" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10">
+      <c r="A156" s="17" t="s">
+        <v>141</v>
+      </c>
+      <c r="B156" s="17" t="s">
+        <v>142</v>
+      </c>
+      <c r="C156" s="18" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10">
+      <c r="A158" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="B158" s="19"/>
+      <c r="C158" s="19"/>
+      <c r="D158" s="19"/>
+      <c r="E158" s="19"/>
+    </row>
+    <row r="159" spans="1:10">
+      <c r="A159" s="20" t="s">
+        <v>101</v>
+      </c>
+      <c r="B159" s="20" t="s">
+        <v>102</v>
+      </c>
+      <c r="C159" s="20" t="s">
         <v>79</v>
       </c>
-      <c r="C144" t="s">
+      <c r="D159" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E159" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10">
+      <c r="A160" s="22" t="s">
+        <v>144</v>
+      </c>
+      <c r="B160" s="22" t="s">
+        <v>142</v>
+      </c>
+      <c r="C160" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="D160" s="23" t="s">
+        <v>125</v>
+      </c>
+      <c r="E160" s="22" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10">
+      <c r="A163" s="7"/>
+    </row>
+    <row r="165" spans="1:10">
+      <c r="A165" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="B165" s="2"/>
+      <c r="C165" s="2"/>
+      <c r="D165" s="2"/>
+      <c r="E165" s="2"/>
+      <c r="F165" s="2"/>
+      <c r="G165" s="2"/>
+      <c r="H165" s="2"/>
+      <c r="I165" s="2"/>
+      <c r="J165" s="2"/>
+    </row>
+    <row r="166" spans="1:10">
+      <c r="A166" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B166" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C166" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D166" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E166" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F166" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G166" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H166" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I166" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J166" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10">
+      <c r="A167" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="B167" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="C167" s="3"/>
+      <c r="D167" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E167" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="F167" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G167" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H167" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I167" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="J167" s="6" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10">
+      <c r="A169" t="s">
+        <v>20</v>
+      </c>
+      <c r="B169" t="s">
+        <v>146</v>
+      </c>
+      <c r="C169" t="s">
+        <v>21</v>
+      </c>
+      <c r="D169" t="s">
+        <v>148</v>
+      </c>
+      <c r="E169" t="s">
+        <v>5</v>
+      </c>
+      <c r="F169" t="s">
+        <v>14</v>
+      </c>
+      <c r="G169" t="s">
+        <v>7</v>
+      </c>
+      <c r="H169" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10">
+      <c r="A170" t="s">
+        <v>9</v>
+      </c>
+      <c r="B170" t="s">
+        <v>18</v>
+      </c>
+      <c r="C170" t="s">
+        <v>23</v>
+      </c>
+      <c r="D170" t="s">
+        <v>121</v>
+      </c>
+      <c r="E170" t="s">
+        <v>25</v>
+      </c>
+      <c r="F170" t="s">
+        <v>26</v>
+      </c>
+      <c r="G170" t="s">
+        <v>8</v>
+      </c>
+      <c r="H170" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="171" spans="1:10">
+      <c r="A171" t="s">
+        <v>27</v>
+      </c>
+      <c r="B171" t="s">
+        <v>125</v>
+      </c>
+      <c r="C171" t="s">
+        <v>28</v>
+      </c>
+      <c r="D171" t="s">
+        <v>125</v>
+      </c>
+      <c r="E171" t="s">
+        <v>29</v>
+      </c>
+      <c r="F171" t="s">
+        <v>30</v>
+      </c>
+      <c r="G171" t="s">
         <v>31</v>
       </c>
-      <c r="D144" t="s">
-[...2 lines deleted...]
-      <c r="E144" t="s">
+      <c r="H171" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="172" spans="1:10">
+      <c r="A172" t="s">
+        <v>32</v>
+      </c>
+      <c r="B172" t="s">
+        <v>30</v>
+      </c>
+      <c r="C172" t="s">
+        <v>33</v>
+      </c>
+      <c r="D172" t="s">
+        <v>34</v>
+      </c>
+      <c r="E172" t="s">
         <v>6</v>
       </c>
-      <c r="F144" t="s">
-[...16 lines deleted...]
-      <c r="A148" s="9" t="s">
+      <c r="F172" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10">
+      <c r="A175" s="7"/>
+    </row>
+    <row r="177" spans="1:10">
+      <c r="A177" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="B177" s="2"/>
+      <c r="C177" s="2"/>
+      <c r="D177" s="2"/>
+      <c r="E177" s="2"/>
+      <c r="F177" s="2"/>
+      <c r="G177" s="2"/>
+      <c r="H177" s="2"/>
+      <c r="I177" s="2"/>
+      <c r="J177" s="2"/>
+    </row>
+    <row r="178" spans="1:10">
+      <c r="A178" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B178" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C178" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D178" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E178" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F178" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G178" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H178" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I178" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J178" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10">
+      <c r="A179" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="B179" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="C179" s="3"/>
+      <c r="D179" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="E179" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="F179" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G179" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H179" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="I179" s="6" t="s">
         <v>125</v>
       </c>
-      <c r="B148" s="9"/>
-[...26 lines deleted...]
-      <c r="G149" s="10" t="s">
+      <c r="J179" s="6" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="181" spans="1:10">
+      <c r="A181" t="s">
+        <v>20</v>
+      </c>
+      <c r="B181" t="s">
+        <v>152</v>
+      </c>
+      <c r="C181" t="s">
+        <v>21</v>
+      </c>
+      <c r="D181" t="s">
+        <v>155</v>
+      </c>
+      <c r="E181" t="s">
+        <v>5</v>
+      </c>
+      <c r="F181" t="s">
+        <v>153</v>
+      </c>
+      <c r="G181" t="s">
+        <v>7</v>
+      </c>
+      <c r="H181" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10">
+      <c r="A182" t="s">
+        <v>9</v>
+      </c>
+      <c r="B182" t="s">
+        <v>40</v>
+      </c>
+      <c r="C182" t="s">
+        <v>23</v>
+      </c>
+      <c r="D182" t="s">
+        <v>43</v>
+      </c>
+      <c r="E182" t="s">
+        <v>25</v>
+      </c>
+      <c r="F182" t="s">
+        <v>66</v>
+      </c>
+      <c r="G182" t="s">
+        <v>8</v>
+      </c>
+      <c r="H182" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="183" spans="1:10">
+      <c r="A183" t="s">
+        <v>27</v>
+      </c>
+      <c r="B183" t="s">
+        <v>125</v>
+      </c>
+      <c r="C183" t="s">
+        <v>28</v>
+      </c>
+      <c r="D183" t="s">
+        <v>125</v>
+      </c>
+      <c r="E183" t="s">
+        <v>29</v>
+      </c>
+      <c r="F183" t="s">
+        <v>125</v>
+      </c>
+      <c r="G183" t="s">
+        <v>31</v>
+      </c>
+      <c r="H183" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10">
+      <c r="A184" t="s">
+        <v>32</v>
+      </c>
+      <c r="B184" t="s">
+        <v>125</v>
+      </c>
+      <c r="C184" t="s">
+        <v>33</v>
+      </c>
+      <c r="D184" t="s">
+        <v>132</v>
+      </c>
+      <c r="E184" t="s">
+        <v>6</v>
+      </c>
+      <c r="F184" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="186" spans="1:10">
+      <c r="A186" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="B186" s="8"/>
+      <c r="C186" s="8"/>
+      <c r="D186" s="8"/>
+      <c r="E186" s="8"/>
+      <c r="F186" s="8"/>
+      <c r="G186" s="8"/>
+      <c r="H186" s="8"/>
+    </row>
+    <row r="188" spans="1:10">
+      <c r="A188" s="9" t="s">
+        <v>156</v>
+      </c>
+      <c r="B188" s="9"/>
+      <c r="C188" s="9"/>
+      <c r="D188" s="9"/>
+      <c r="E188" s="9"/>
+      <c r="F188" s="9"/>
+      <c r="G188" s="9"/>
+      <c r="H188" s="9"/>
+    </row>
+    <row r="189" spans="1:10">
+      <c r="A189" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="B189" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="C189" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="D189" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="E189" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="F189" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="G189" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="H189" s="11" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="190" spans="1:10">
+      <c r="A190" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="B190" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="C190" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="D190" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="E190" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="F190" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G190" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="H190" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10">
+      <c r="A191" s="12" t="s">
+        <v>160</v>
+      </c>
+      <c r="B191" s="13"/>
+      <c r="C191" s="13"/>
+      <c r="D191" s="13"/>
+      <c r="E191" s="13"/>
+      <c r="F191" s="13"/>
+      <c r="G191" s="13"/>
+      <c r="H191" s="13"/>
+    </row>
+    <row r="193" spans="1:10">
+      <c r="A193" s="14" t="s">
+        <v>161</v>
+      </c>
+      <c r="B193" s="14"/>
+      <c r="C193" s="14"/>
+    </row>
+    <row r="194" spans="1:10">
+      <c r="A194" s="15" t="s">
         <v>96</v>
       </c>
-      <c r="H149" s="11" t="s">
+      <c r="B194" s="15" t="s">
         <v>97</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E150" s="3" t="s">
+      <c r="C194" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="195" spans="1:10">
+      <c r="A195" s="17" t="s">
+        <v>162</v>
+      </c>
+      <c r="B195" s="17" t="s">
+        <v>163</v>
+      </c>
+      <c r="C195" s="18" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="197" spans="1:10">
+      <c r="A197" s="19" t="s">
+        <v>164</v>
+      </c>
+      <c r="B197" s="19"/>
+      <c r="C197" s="19"/>
+      <c r="D197" s="19"/>
+      <c r="E197" s="19"/>
+    </row>
+    <row r="198" spans="1:10">
+      <c r="A198" s="20" t="s">
         <v>101</v>
       </c>
-      <c r="F150" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G150" s="3" t="s">
+      <c r="B198" s="20" t="s">
         <v>102</v>
       </c>
-      <c r="H150" s="6" t="s">
-[...40 lines deleted...]
-      <c r="C155" s="18" t="s">
+      <c r="C198" s="20" t="s">
         <v>79</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="E158" s="20" t="s">
+      <c r="D198" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E198" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="159" spans="1:10">
-[...13 lines deleted...]
-        <v>113</v>
+    <row r="199" spans="1:10">
+      <c r="A199" s="22" t="s">
+        <v>165</v>
+      </c>
+      <c r="B199" s="22" t="s">
+        <v>155</v>
+      </c>
+      <c r="C199" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="D199" s="23" t="s">
+        <v>125</v>
+      </c>
+      <c r="E199" s="22" t="s">
+        <v>103</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="A14:J14"/>
     <mergeCell ref="F21:H21"/>
     <mergeCell ref="A26:J26"/>
     <mergeCell ref="F33:H33"/>
     <mergeCell ref="A38:J38"/>
     <mergeCell ref="F45:H45"/>
     <mergeCell ref="A50:J50"/>
     <mergeCell ref="F57:H57"/>
     <mergeCell ref="A62:J62"/>
     <mergeCell ref="F69:H69"/>
-    <mergeCell ref="A74:J74"/>
-[...18 lines deleted...]
-    <mergeCell ref="A157:E157"/>
+    <mergeCell ref="A71:H71"/>
+    <mergeCell ref="A73:H73"/>
+    <mergeCell ref="A76:H76"/>
+    <mergeCell ref="A78:C78"/>
+    <mergeCell ref="A82:E82"/>
+    <mergeCell ref="A86:H86"/>
+    <mergeCell ref="A89:H89"/>
+    <mergeCell ref="A91:C91"/>
+    <mergeCell ref="A95:E95"/>
+    <mergeCell ref="A102:J102"/>
+    <mergeCell ref="F109:H109"/>
+    <mergeCell ref="A114:J114"/>
+    <mergeCell ref="F121:H121"/>
+    <mergeCell ref="A126:J126"/>
+    <mergeCell ref="F133:H133"/>
+    <mergeCell ref="A138:J138"/>
+    <mergeCell ref="F145:H145"/>
+    <mergeCell ref="A147:H147"/>
+    <mergeCell ref="A149:H149"/>
+    <mergeCell ref="A152:H152"/>
+    <mergeCell ref="A154:C154"/>
+    <mergeCell ref="A158:E158"/>
+    <mergeCell ref="A165:J165"/>
+    <mergeCell ref="F172:H172"/>
+    <mergeCell ref="A177:J177"/>
+    <mergeCell ref="F184:H184"/>
+    <mergeCell ref="A186:H186"/>
+    <mergeCell ref="A188:H188"/>
+    <mergeCell ref="A191:H191"/>
+    <mergeCell ref="A193:C193"/>
+    <mergeCell ref="A197:E197"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>